--- v0 (2026-06-17)
+++ v1 (2026-09-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -89,56 +89,50 @@
   <si>
     <t>axp3g60d</t>
   </si>
   <si>
     <t>Aktivasi Perdana Axis 3 GB 60 Hari (SP5K SP7K)</t>
   </si>
   <si>
     <t>byu10</t>
   </si>
   <si>
     <t>by.U</t>
   </si>
   <si>
     <t>by.U 10.000</t>
   </si>
   <si>
     <t>dana100</t>
   </si>
   <si>
     <t>DANA</t>
   </si>
   <si>
     <t>DANA 100.000</t>
   </si>
   <si>
-    <t>dana150</t>
-[...4 lines deleted...]
-  <si>
     <t>dana25</t>
   </si>
   <si>
     <t>DANA 25.000</t>
   </si>
   <si>
     <t>dana50</t>
   </si>
   <si>
     <t>DANA 50.000</t>
   </si>
   <si>
     <t>danacek</t>
   </si>
   <si>
     <t>Cek Nama Pengguna DANA</t>
   </si>
   <si>
     <t>ff150</t>
   </si>
   <si>
     <t>FREE FIRE</t>
   </si>
   <si>
     <t>Free Fire 150 Diamond</t>
@@ -155,777 +149,753 @@
   <si>
     <t>Free Fire 100 Diamond</t>
   </si>
   <si>
     <t>ff120</t>
   </si>
   <si>
     <t>Free Fire 120 Diamond</t>
   </si>
   <si>
     <t>flash1</t>
   </si>
   <si>
     <t>TELKOMSEL</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 1 GB 30 Hari</t>
   </si>
   <si>
     <t>flash2</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 2 GB 30 Hari</t>
   </si>
   <si>
-    <t>flexs</t>
+    <t>go100</t>
+  </si>
+  <si>
+    <t>GO PAY</t>
+  </si>
+  <si>
+    <t>Go Pay 100.000</t>
+  </si>
+  <si>
+    <t>go15</t>
+  </si>
+  <si>
+    <t>Go Pay 15.000</t>
+  </si>
+  <si>
+    <t>go20</t>
+  </si>
+  <si>
+    <t>Go Pay 20.000</t>
+  </si>
+  <si>
+    <t>go30</t>
+  </si>
+  <si>
+    <t>Go Pay 30.000</t>
+  </si>
+  <si>
+    <t>go50</t>
+  </si>
+  <si>
+    <t>Go Pay 50.000</t>
+  </si>
+  <si>
+    <t>happy1</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 1.5 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>happy3</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>i20</t>
+  </si>
+  <si>
+    <t>INDOSAT</t>
+  </si>
+  <si>
+    <t>Indosat 20.000</t>
+  </si>
+  <si>
+    <t>i25</t>
+  </si>
+  <si>
+    <t>Indosat 25.000</t>
+  </si>
+  <si>
+    <t>i30</t>
+  </si>
+  <si>
+    <t>Indosat 30.000</t>
+  </si>
+  <si>
+    <t>i50</t>
+  </si>
+  <si>
+    <t>Indosat 50.000</t>
+  </si>
+  <si>
+    <t>iactive90</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 90 Hari</t>
+  </si>
+  <si>
+    <t>if3g30d</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>if5g30d</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 5.5 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>kvision180d</t>
+  </si>
+  <si>
+    <t>K-VISION dan GOL</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL06)  180 Hari</t>
+  </si>
+  <si>
+    <t>kvision30d</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
+  </si>
+  <si>
+    <t>ff400</t>
+  </si>
+  <si>
+    <t>Free Fire 400 Diamond</t>
+  </si>
+  <si>
+    <t>ff300</t>
+  </si>
+  <si>
+    <t>Free Fire 300 Diamond</t>
+  </si>
+  <si>
+    <t>ff355</t>
+  </si>
+  <si>
+    <t>Free Fire 355 Diamond</t>
+  </si>
+  <si>
+    <t>ff5</t>
+  </si>
+  <si>
+    <t>Free Fire 5 Diamond</t>
+  </si>
+  <si>
+    <t>ff40</t>
+  </si>
+  <si>
+    <t>Free Fire 40 Diamond</t>
+  </si>
+  <si>
+    <t>mlbb113</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS</t>
+  </si>
+  <si>
+    <t>Mobile Legends 113 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb1164</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.164 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb1183</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.183 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb128</t>
+  </si>
+  <si>
+    <t>Mobile Legends 128 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb1368</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.368 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb144</t>
+  </si>
+  <si>
+    <t>Mobile Legends 144 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb170</t>
+  </si>
+  <si>
+    <t>Mobile Legends 170 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb219</t>
+  </si>
+  <si>
+    <t>Mobile Legends 219 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb229</t>
+  </si>
+  <si>
+    <t>Mobile Legends 229 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb240</t>
+  </si>
+  <si>
+    <t>Mobile Legends 240 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb257</t>
+  </si>
+  <si>
+    <t>Mobile Legends 257 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb28</t>
+  </si>
+  <si>
+    <t>Mobile Legends 28 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb284</t>
+  </si>
+  <si>
+    <t>Mobile Legends 284 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb296</t>
+  </si>
+  <si>
+    <t>Mobile Legends 296 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb340</t>
+  </si>
+  <si>
+    <t>Mobile Legends 340 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb345</t>
+  </si>
+  <si>
+    <t>Mobile Legends 345 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb355</t>
+  </si>
+  <si>
+    <t>Mobile Legends 355 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb408</t>
+  </si>
+  <si>
+    <t>Mobile Legends 408 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb44</t>
+  </si>
+  <si>
+    <t>Mobile Legends 44 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb452</t>
+  </si>
+  <si>
+    <t>Mobile Legends 452 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb510</t>
+  </si>
+  <si>
+    <t>Mobile Legends 510 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb54</t>
+  </si>
+  <si>
+    <t>Mobile Legends 54 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb568</t>
+  </si>
+  <si>
+    <t>Mobile Legends 568 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb59</t>
+  </si>
+  <si>
+    <t>Mobile Legends 59 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>ff70</t>
+  </si>
+  <si>
+    <t>Free Fire 70 Diamond</t>
+  </si>
+  <si>
+    <t>mlbb85</t>
+  </si>
+  <si>
+    <t>Mobile Legends 85 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb875</t>
+  </si>
+  <si>
+    <t>Mobile Legends 875 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb960</t>
+  </si>
+  <si>
+    <t>Mobile Legends 960 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbb965</t>
+  </si>
+  <si>
+    <t>Mobile Legends 965 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlbbebundle</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>mlfirst</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 250+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlfirst150</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 150+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlfirst50</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 50+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlfirst500</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 500+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>mlstar</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Startlight Member</t>
+  </si>
+  <si>
+    <t>mlstarplus</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Startlight Member Plus</t>
+  </si>
+  <si>
+    <t>mlwdp</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Diamond Pass</t>
+  </si>
+  <si>
+    <t>mlwdp2</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Diamond Pass 2x</t>
+  </si>
+  <si>
+    <t>mlwdp3</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Diamond Pass 3x</t>
+  </si>
+  <si>
+    <t>ovo100</t>
+  </si>
+  <si>
+    <t>OVO</t>
+  </si>
+  <si>
+    <t>OVO 100.000</t>
+  </si>
+  <si>
+    <t>ovo50</t>
+  </si>
+  <si>
+    <t>OVO 50.000</t>
+  </si>
+  <si>
+    <t>pas10</t>
+  </si>
+  <si>
+    <t>Telkomsel Telepon Pas 10.000</t>
+  </si>
+  <si>
+    <t>pas50</t>
+  </si>
+  <si>
+    <t>Telkomsel Telepon Pas 50.000</t>
+  </si>
+  <si>
+    <t>pertagas20</t>
+  </si>
+  <si>
+    <t>Pertamina Gas</t>
+  </si>
+  <si>
+    <t>Pertagas 20.000</t>
+  </si>
+  <si>
+    <t>pln100</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>pln1000</t>
+  </si>
+  <si>
+    <t>PLN 1.000.000</t>
+  </si>
+  <si>
+    <t>pln50</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>pre30482651</t>
+  </si>
+  <si>
+    <t>Mobile Legends 425 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30482667</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.180 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre30702962</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 120 UC</t>
+  </si>
+  <si>
+    <t>pre30702963</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 780 UC</t>
+  </si>
+  <si>
+    <t>pre30702964</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 900 UC</t>
+  </si>
+  <si>
+    <t>pre30702965</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1165 UC</t>
+  </si>
+  <si>
+    <t>pubg1105</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1105 UC</t>
+  </si>
+  <si>
+    <t>pubg1320</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1320 UC</t>
+  </si>
+  <si>
+    <t>pubg1440</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1440 UC</t>
+  </si>
+  <si>
+    <t>pubg1500</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1500 UC</t>
+  </si>
+  <si>
+    <t>pubg180</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 180 UC</t>
+  </si>
+  <si>
+    <t>pubg1800</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1800 UC</t>
+  </si>
+  <si>
+    <t>pubg1920</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1920 UC</t>
+  </si>
+  <si>
+    <t>pubg2125</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 2125 UC</t>
+  </si>
+  <si>
+    <t>pubg240</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 240 UC</t>
+  </si>
+  <si>
+    <t>pubg2460</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 2460 UC</t>
+  </si>
+  <si>
+    <t>pubg325</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 325 UC</t>
+  </si>
+  <si>
+    <t>pubg385</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 385 UC</t>
+  </si>
+  <si>
+    <t>pubg3850</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3850 UC</t>
+  </si>
+  <si>
+    <t>pubg445</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 445 UC</t>
+  </si>
+  <si>
+    <t>pubg567</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 565 UC</t>
+  </si>
+  <si>
+    <t>pubg60</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 60 UC</t>
+  </si>
+  <si>
+    <t>pubg660</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 660 UC</t>
+  </si>
+  <si>
+    <t>pubg720</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 720 UC</t>
+  </si>
+  <si>
+    <t>pubg8100</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 8100 UC</t>
+  </si>
+  <si>
+    <t>pubg840</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 840 UC</t>
+  </si>
+  <si>
+    <t>pubg985</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 985 UC</t>
+  </si>
+  <si>
+    <t>s10</t>
+  </si>
+  <si>
+    <t>Telkomsel 10.000</t>
+  </si>
+  <si>
+    <t>s100</t>
+  </si>
+  <si>
+    <t>Telkomsel 100.000</t>
+  </si>
+  <si>
+    <t>s15</t>
+  </si>
+  <si>
+    <t>Telkomsel 15.000</t>
+  </si>
+  <si>
+    <t>s25</t>
+  </si>
+  <si>
+    <t>Telkomsel 25.000</t>
+  </si>
+  <si>
+    <t>s30</t>
+  </si>
+  <si>
+    <t>Telkomsel 30.000</t>
+  </si>
+  <si>
+    <t>s5</t>
+  </si>
+  <si>
+    <t>Telkomsel 5.000</t>
+  </si>
+  <si>
+    <t>s50</t>
+  </si>
+  <si>
+    <t>Telkomsel 50.000</t>
+  </si>
+  <si>
+    <t>shopee100</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 100.000</t>
+  </si>
+  <si>
+    <t>sm10</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren 10.000</t>
+  </si>
+  <si>
+    <t>smdu1</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
+  </si>
+  <si>
+    <t>smdu2</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>t10</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
+    <t>t20</t>
+  </si>
+  <si>
+    <t>Three 20.000</t>
+  </si>
+  <si>
+    <t>t5</t>
+  </si>
+  <si>
+    <t>Three 5.000</t>
+  </si>
+  <si>
+    <t>vax2</t>
+  </si>
+  <si>
+    <t>Aktivasi Voucher Axis 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>vs2g5d</t>
+  </si>
+  <si>
+    <t>Voucher Telkomsel 2.5 GB 5 Hari (Jawa Barat)</t>
+  </si>
+  <si>
+    <t>x10</t>
   </si>
   <si>
     <t>XL</t>
-  </si>
-[...721 lines deleted...]
-    <t>x10</t>
   </si>
   <si>
     <t>Xl 10.000</t>
   </si>
   <si>
     <t>x5</t>
   </si>
   <si>
     <t>Xl 5.000</t>
   </si>
   <si>
     <t>yellow1</t>
   </si>
   <si>
     <t>Indosat Yellow 1 GB 1 Hari</t>
   </si>
   <si>
     <t>ff75</t>
   </si>
   <si>
     <t>Free Fire 75 Diamond</t>
   </si>
   <si>
     <t>ff20</t>
   </si>
@@ -1462,54 +1432,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I173"/>
+  <dimension ref="A1:I168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H173" sqref="H173"/>
+      <selection activeCell="H168" sqref="H168"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1571,60 +1541,60 @@
       </c>
       <c r="G3" s="2">
         <v>12854</v>
       </c>
       <c r="H3" s="2">
         <v>12484</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>10208</v>
+        <v>11269</v>
       </c>
       <c r="F4" s="2">
-        <v>10112</v>
+        <v>11163</v>
       </c>
       <c r="G4" s="2">
-        <v>10015</v>
+        <v>11056</v>
       </c>
       <c r="H4" s="2">
-        <v>9726</v>
+        <v>10737</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
         <v>14739</v>
       </c>
       <c r="F5" s="2">
         <v>14600</v>
       </c>
       <c r="G5" s="2">
@@ -1687,4847 +1657,4702 @@
       </c>
       <c r="G7" s="2">
         <v>104156</v>
       </c>
       <c r="H7" s="2">
         <v>101152</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2">
-        <v>159048</v>
+        <v>26659</v>
       </c>
       <c r="F8" s="2">
-        <v>157547</v>
+        <v>26408</v>
       </c>
       <c r="G8" s="2">
-        <v>156047</v>
+        <v>26156</v>
       </c>
       <c r="H8" s="2">
-        <v>151545</v>
+        <v>25402</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2">
-        <v>26659</v>
+        <v>53159</v>
       </c>
       <c r="F9" s="2">
-        <v>26408</v>
+        <v>52658</v>
       </c>
       <c r="G9" s="2">
-        <v>26156</v>
+        <v>52156</v>
       </c>
       <c r="H9" s="2">
-        <v>25402</v>
+        <v>50652</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2">
-        <v>53159</v>
+        <v>11</v>
       </c>
       <c r="F10" s="2">
-        <v>52658</v>
+        <v>11</v>
       </c>
       <c r="G10" s="2">
-        <v>52156</v>
+        <v>10</v>
       </c>
       <c r="H10" s="2">
-        <v>50652</v>
+        <v>10</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2">
-        <v>11</v>
+        <v>14533</v>
       </c>
       <c r="F11" s="2">
-        <v>11</v>
+        <v>14396</v>
       </c>
       <c r="G11" s="2">
-        <v>10</v>
+        <v>14258</v>
       </c>
       <c r="H11" s="2">
-        <v>10</v>
+        <v>13847</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="2">
-        <v>15900</v>
+        <v>12201</v>
       </c>
       <c r="F12" s="2">
-        <v>15750</v>
+        <v>12086</v>
       </c>
       <c r="G12" s="2">
-        <v>15600</v>
+        <v>11970</v>
       </c>
       <c r="H12" s="2">
-        <v>15150</v>
+        <v>11625</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="2">
-        <v>12943</v>
+        <v>10600</v>
       </c>
       <c r="F13" s="2">
-        <v>12821</v>
+        <v>10500</v>
       </c>
       <c r="G13" s="2">
-        <v>12698</v>
+        <v>10400</v>
       </c>
       <c r="H13" s="2">
-        <v>12332</v>
+        <v>10100</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="2">
-        <v>10600</v>
+        <v>9127</v>
       </c>
       <c r="F14" s="2">
-        <v>10500</v>
+        <v>9041</v>
       </c>
       <c r="G14" s="2">
-        <v>10400</v>
+        <v>8954</v>
       </c>
       <c r="H14" s="2">
-        <v>10100</v>
+        <v>8696</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E15" s="2">
-        <v>10600</v>
+        <v>11575</v>
       </c>
       <c r="F15" s="2">
-        <v>10500</v>
+        <v>11466</v>
       </c>
       <c r="G15" s="2">
-        <v>10400</v>
+        <v>11357</v>
       </c>
       <c r="H15" s="2">
-        <v>10100</v>
+        <v>11029</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="2">
-        <v>11575</v>
+        <v>28501</v>
       </c>
       <c r="F16" s="2">
-        <v>11466</v>
+        <v>28232</v>
       </c>
       <c r="G16" s="2">
-        <v>11357</v>
+        <v>27964</v>
       </c>
       <c r="H16" s="2">
-        <v>11029</v>
+        <v>27157</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E17" s="2">
-        <v>28501</v>
+        <v>106504</v>
       </c>
       <c r="F17" s="2">
-        <v>28232</v>
+        <v>105499</v>
       </c>
       <c r="G17" s="2">
-        <v>27964</v>
+        <v>104494</v>
       </c>
       <c r="H17" s="2">
-        <v>27157</v>
+        <v>101480</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="2">
-        <v>34000</v>
+        <v>16748</v>
       </c>
       <c r="F18" s="2">
-        <v>33679</v>
+        <v>16590</v>
       </c>
       <c r="G18" s="2">
-        <v>33358</v>
+        <v>16432</v>
       </c>
       <c r="H18" s="2">
-        <v>32396</v>
+        <v>15958</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>106657</v>
+        <v>22048</v>
       </c>
       <c r="F19" s="2">
-        <v>105651</v>
+        <v>21840</v>
       </c>
       <c r="G19" s="2">
-        <v>104645</v>
+        <v>21632</v>
       </c>
       <c r="H19" s="2">
-        <v>101626</v>
+        <v>21008</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="2">
-        <v>17501</v>
+        <v>32648</v>
       </c>
       <c r="F20" s="2">
-        <v>17336</v>
+        <v>32340</v>
       </c>
       <c r="G20" s="2">
-        <v>17170</v>
+        <v>32032</v>
       </c>
       <c r="H20" s="2">
-        <v>16675</v>
+        <v>31108</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="2">
-        <v>22801</v>
+        <v>53848</v>
       </c>
       <c r="F21" s="2">
-        <v>22586</v>
+        <v>53340</v>
       </c>
       <c r="G21" s="2">
-        <v>22370</v>
+        <v>52832</v>
       </c>
       <c r="H21" s="2">
-        <v>21725</v>
+        <v>51308</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="2">
-        <v>212350</v>
+        <v>6577</v>
       </c>
       <c r="F22" s="2">
-        <v>210347</v>
+        <v>6515</v>
       </c>
       <c r="G22" s="2">
-        <v>208343</v>
+        <v>6453</v>
       </c>
       <c r="H22" s="2">
-        <v>202333</v>
+        <v>6267</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="2">
-        <v>33417</v>
+        <v>12678</v>
       </c>
       <c r="F23" s="2">
-        <v>33101</v>
+        <v>12558</v>
       </c>
       <c r="G23" s="2">
-        <v>32786</v>
+        <v>12438</v>
       </c>
       <c r="H23" s="2">
-        <v>31840</v>
+        <v>12080</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E24" s="2">
-        <v>5523</v>
+        <v>22244</v>
       </c>
       <c r="F24" s="2">
-        <v>5471</v>
+        <v>22034</v>
       </c>
       <c r="G24" s="2">
-        <v>5418</v>
+        <v>21824</v>
       </c>
       <c r="H24" s="2">
-        <v>5262</v>
+        <v>21195</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E25" s="2">
-        <v>54617</v>
+        <v>26694</v>
       </c>
       <c r="F25" s="2">
-        <v>54101</v>
+        <v>26442</v>
       </c>
       <c r="G25" s="2">
-        <v>53586</v>
+        <v>26190</v>
       </c>
       <c r="H25" s="2">
-        <v>52040</v>
+        <v>25435</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="2">
-        <v>6286</v>
+        <v>32304</v>
       </c>
       <c r="F26" s="2">
-        <v>6227</v>
+        <v>31999</v>
       </c>
       <c r="G26" s="2">
-        <v>6167</v>
+        <v>31694</v>
       </c>
       <c r="H26" s="2">
-        <v>5989</v>
+        <v>30780</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E27" s="2">
-        <v>12704</v>
+        <v>51834</v>
       </c>
       <c r="F27" s="2">
-        <v>12584</v>
+        <v>51345</v>
       </c>
       <c r="G27" s="2">
-        <v>12464</v>
+        <v>50856</v>
       </c>
       <c r="H27" s="2">
-        <v>12105</v>
+        <v>49389</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="2">
-        <v>12027</v>
+        <v>34397</v>
       </c>
       <c r="F28" s="2">
-        <v>11913</v>
+        <v>34073</v>
       </c>
       <c r="G28" s="2">
-        <v>11800</v>
+        <v>33748</v>
       </c>
       <c r="H28" s="2">
-        <v>11459</v>
+        <v>32775</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="2">
-        <v>22244</v>
+        <v>34609</v>
       </c>
       <c r="F29" s="2">
-        <v>22034</v>
+        <v>34283</v>
       </c>
       <c r="G29" s="2">
-        <v>21824</v>
+        <v>33956</v>
       </c>
       <c r="H29" s="2">
-        <v>21195</v>
+        <v>32977</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="2">
-        <v>26680</v>
+        <v>33364</v>
       </c>
       <c r="F30" s="2">
-        <v>26429</v>
+        <v>33049</v>
       </c>
       <c r="G30" s="2">
-        <v>26177</v>
+        <v>32734</v>
       </c>
       <c r="H30" s="2">
-        <v>25422</v>
+        <v>31790</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="2">
-        <v>32065</v>
+        <v>86573</v>
       </c>
       <c r="F31" s="2">
-        <v>31763</v>
+        <v>85757</v>
       </c>
       <c r="G31" s="2">
-        <v>31460</v>
+        <v>84940</v>
       </c>
       <c r="H31" s="2">
-        <v>30553</v>
+        <v>82490</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E32" s="2">
-        <v>7420</v>
+        <v>20135</v>
       </c>
       <c r="F32" s="2">
-        <v>7350</v>
+        <v>19945</v>
       </c>
       <c r="G32" s="2">
-        <v>7280</v>
+        <v>19755</v>
       </c>
       <c r="H32" s="2">
-        <v>7070</v>
+        <v>19185</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E33" s="2">
-        <v>51834</v>
+        <v>50562</v>
       </c>
       <c r="F33" s="2">
-        <v>51345</v>
+        <v>50085</v>
       </c>
       <c r="G33" s="2">
-        <v>50856</v>
+        <v>49608</v>
       </c>
       <c r="H33" s="2">
-        <v>49389</v>
+        <v>48177</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E34" s="2">
-        <v>34397</v>
+        <v>30210</v>
       </c>
       <c r="F34" s="2">
-        <v>34073</v>
+        <v>29925</v>
       </c>
       <c r="G34" s="2">
-        <v>33748</v>
+        <v>29640</v>
       </c>
       <c r="H34" s="2">
-        <v>32775</v>
+        <v>28785</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E35" s="2">
-        <v>27571</v>
+        <v>34980</v>
       </c>
       <c r="F35" s="2">
-        <v>27311</v>
+        <v>34650</v>
       </c>
       <c r="G35" s="2">
-        <v>27050</v>
+        <v>34320</v>
       </c>
       <c r="H35" s="2">
-        <v>26270</v>
+        <v>33330</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D36" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>86573</v>
+        <v>845</v>
       </c>
       <c r="F36" s="2">
-        <v>85757</v>
+        <v>837</v>
       </c>
       <c r="G36" s="2">
-        <v>84940</v>
+        <v>829</v>
       </c>
       <c r="H36" s="2">
-        <v>82490</v>
+        <v>805</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>20135</v>
+        <v>6091</v>
       </c>
       <c r="F37" s="2">
-        <v>19945</v>
+        <v>6033</v>
       </c>
       <c r="G37" s="2">
-        <v>19755</v>
+        <v>5976</v>
       </c>
       <c r="H37" s="2">
-        <v>19185</v>
+        <v>5803</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E38" s="2">
-        <v>53970</v>
+        <v>34752</v>
       </c>
       <c r="F38" s="2">
-        <v>53461</v>
+        <v>34424</v>
       </c>
       <c r="G38" s="2">
-        <v>52952</v>
+        <v>34096</v>
       </c>
       <c r="H38" s="2">
-        <v>51424</v>
+        <v>33113</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="2">
-        <v>30210</v>
+        <v>343823</v>
       </c>
       <c r="F39" s="2">
-        <v>29925</v>
+        <v>340579</v>
       </c>
       <c r="G39" s="2">
-        <v>29640</v>
+        <v>337335</v>
       </c>
       <c r="H39" s="2">
-        <v>28785</v>
+        <v>327605</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="2">
-        <v>34980</v>
+        <v>349496</v>
       </c>
       <c r="F40" s="2">
-        <v>34650</v>
+        <v>346199</v>
       </c>
       <c r="G40" s="2">
-        <v>34320</v>
+        <v>342902</v>
       </c>
       <c r="H40" s="2">
-        <v>33330</v>
+        <v>333010</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E41" s="2">
-        <v>866</v>
+        <v>38193</v>
       </c>
       <c r="F41" s="2">
-        <v>858</v>
+        <v>37833</v>
       </c>
       <c r="G41" s="2">
-        <v>850</v>
+        <v>37472</v>
       </c>
       <c r="H41" s="2">
-        <v>825</v>
+        <v>36391</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E42" s="2">
-        <v>6231</v>
+        <v>405019</v>
       </c>
       <c r="F42" s="2">
-        <v>6172</v>
+        <v>401198</v>
       </c>
       <c r="G42" s="2">
-        <v>6113</v>
+        <v>397377</v>
       </c>
       <c r="H42" s="2">
-        <v>5937</v>
+        <v>385914</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="2">
-        <v>31386</v>
+        <v>43547</v>
       </c>
       <c r="F43" s="2">
-        <v>31089</v>
+        <v>43136</v>
       </c>
       <c r="G43" s="2">
-        <v>30793</v>
+        <v>42725</v>
       </c>
       <c r="H43" s="2">
-        <v>29905</v>
+        <v>41493</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C44" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="2">
-        <v>314160</v>
+        <v>51014</v>
       </c>
       <c r="F44" s="2">
-        <v>311196</v>
+        <v>50532</v>
       </c>
       <c r="G44" s="2">
-        <v>308232</v>
+        <v>50051</v>
       </c>
       <c r="H44" s="2">
-        <v>299341</v>
+        <v>48607</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="2">
-        <v>315868</v>
+        <v>67182</v>
       </c>
       <c r="F45" s="2">
-        <v>312888</v>
+        <v>66548</v>
       </c>
       <c r="G45" s="2">
-        <v>309909</v>
+        <v>65914</v>
       </c>
       <c r="H45" s="2">
-        <v>300969</v>
+        <v>64013</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="2">
-        <v>35044</v>
+        <v>68817</v>
       </c>
       <c r="F46" s="2">
-        <v>34713</v>
+        <v>68168</v>
       </c>
       <c r="G46" s="2">
-        <v>34382</v>
+        <v>67519</v>
       </c>
       <c r="H46" s="2">
-        <v>33391</v>
+        <v>65571</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="2">
-        <v>370859</v>
+        <v>72073</v>
       </c>
       <c r="F47" s="2">
-        <v>367360</v>
+        <v>71393</v>
       </c>
       <c r="G47" s="2">
-        <v>363862</v>
+        <v>70713</v>
       </c>
       <c r="H47" s="2">
-        <v>353366</v>
+        <v>68673</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="2">
-        <v>39478</v>
+        <v>77690</v>
       </c>
       <c r="F48" s="2">
-        <v>39105</v>
+        <v>76957</v>
       </c>
       <c r="G48" s="2">
-        <v>38733</v>
+        <v>76224</v>
       </c>
       <c r="H48" s="2">
-        <v>37615</v>
+        <v>74025</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="2">
-        <v>46557</v>
+        <v>9014</v>
       </c>
       <c r="F49" s="2">
-        <v>46118</v>
+        <v>8929</v>
       </c>
       <c r="G49" s="2">
-        <v>45679</v>
+        <v>8844</v>
       </c>
       <c r="H49" s="2">
-        <v>44361</v>
+        <v>8589</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="2">
-        <v>61473</v>
+        <v>85525</v>
       </c>
       <c r="F50" s="2">
-        <v>60893</v>
+        <v>84718</v>
       </c>
       <c r="G50" s="2">
-        <v>60313</v>
+        <v>83911</v>
       </c>
       <c r="H50" s="2">
-        <v>58573</v>
+        <v>81491</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="2">
-        <v>64010</v>
+        <v>89388</v>
       </c>
       <c r="F51" s="2">
-        <v>63406</v>
+        <v>88544</v>
       </c>
       <c r="G51" s="2">
-        <v>62802</v>
+        <v>87701</v>
       </c>
       <c r="H51" s="2">
-        <v>60991</v>
+        <v>85171</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="2">
-        <v>66916</v>
+        <v>102681</v>
       </c>
       <c r="F52" s="2">
-        <v>66284</v>
+        <v>101712</v>
       </c>
       <c r="G52" s="2">
-        <v>65653</v>
+        <v>100744</v>
       </c>
       <c r="H52" s="2">
-        <v>63759</v>
+        <v>97838</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="2">
-        <v>70796</v>
+        <v>104904</v>
       </c>
       <c r="F53" s="2">
-        <v>70128</v>
+        <v>103914</v>
       </c>
       <c r="G53" s="2">
-        <v>69461</v>
+        <v>102925</v>
       </c>
       <c r="H53" s="2">
-        <v>67457</v>
+        <v>99956</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="2">
-        <v>8098</v>
+        <v>107032</v>
       </c>
       <c r="F54" s="2">
-        <v>8022</v>
+        <v>106023</v>
       </c>
       <c r="G54" s="2">
-        <v>7946</v>
+        <v>105013</v>
       </c>
       <c r="H54" s="2">
-        <v>7716</v>
+        <v>101984</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="2">
-        <v>77877</v>
+        <v>122818</v>
       </c>
       <c r="F55" s="2">
-        <v>77142</v>
+        <v>121659</v>
       </c>
       <c r="G55" s="2">
-        <v>76408</v>
+        <v>120501</v>
       </c>
       <c r="H55" s="2">
-        <v>74204</v>
+        <v>117025</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="2">
-        <v>79777</v>
+        <v>13558</v>
       </c>
       <c r="F56" s="2">
-        <v>79024</v>
+        <v>13431</v>
       </c>
       <c r="G56" s="2">
-        <v>78271</v>
+        <v>13303</v>
       </c>
       <c r="H56" s="2">
-        <v>76014</v>
+        <v>12919</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C57" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="2">
-        <v>93042</v>
+        <v>136123</v>
       </c>
       <c r="F57" s="2">
-        <v>92164</v>
+        <v>134839</v>
       </c>
       <c r="G57" s="2">
-        <v>91286</v>
+        <v>133555</v>
       </c>
       <c r="H57" s="2">
-        <v>88653</v>
+        <v>129702</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>98827</v>
+        <v>154004</v>
       </c>
       <c r="F58" s="2">
-        <v>97895</v>
+        <v>152551</v>
       </c>
       <c r="G58" s="2">
-        <v>96962</v>
+        <v>151098</v>
       </c>
       <c r="H58" s="2">
-        <v>94165</v>
+        <v>146740</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>97089</v>
+        <v>16808</v>
       </c>
       <c r="F59" s="2">
-        <v>96173</v>
+        <v>16650</v>
       </c>
       <c r="G59" s="2">
-        <v>95257</v>
+        <v>16491</v>
       </c>
       <c r="H59" s="2">
-        <v>92509</v>
+        <v>16016</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="2">
-        <v>109682</v>
+        <v>167392</v>
       </c>
       <c r="F60" s="2">
-        <v>108648</v>
+        <v>165813</v>
       </c>
       <c r="G60" s="2">
-        <v>107613</v>
+        <v>164234</v>
       </c>
       <c r="H60" s="2">
-        <v>104509</v>
+        <v>159496</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>13249</v>
+        <v>17814</v>
       </c>
       <c r="F61" s="2">
-        <v>13124</v>
+        <v>17646</v>
       </c>
       <c r="G61" s="2">
-        <v>12999</v>
+        <v>17478</v>
       </c>
       <c r="H61" s="2">
-        <v>12624</v>
+        <v>16974</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>123608</v>
+        <v>7420</v>
       </c>
       <c r="F62" s="2">
-        <v>122442</v>
+        <v>7350</v>
       </c>
       <c r="G62" s="2">
-        <v>121275</v>
+        <v>7280</v>
       </c>
       <c r="H62" s="2">
-        <v>117777</v>
+        <v>7070</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="2">
-        <v>139555</v>
+        <v>25727</v>
       </c>
       <c r="F63" s="2">
-        <v>138239</v>
+        <v>25485</v>
       </c>
       <c r="G63" s="2">
-        <v>136922</v>
+        <v>25242</v>
       </c>
       <c r="H63" s="2">
-        <v>132973</v>
+        <v>24514</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>15182</v>
+        <v>256699</v>
       </c>
       <c r="F64" s="2">
-        <v>15039</v>
+        <v>254277</v>
       </c>
       <c r="G64" s="2">
-        <v>14896</v>
+        <v>251856</v>
       </c>
       <c r="H64" s="2">
-        <v>14466</v>
+        <v>244591</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>149558</v>
+        <v>282374</v>
       </c>
       <c r="F65" s="2">
-        <v>148147</v>
+        <v>279711</v>
       </c>
       <c r="G65" s="2">
-        <v>146736</v>
+        <v>277047</v>
       </c>
       <c r="H65" s="2">
-        <v>142503</v>
+        <v>269055</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>17309</v>
+        <v>284015</v>
       </c>
       <c r="F66" s="2">
-        <v>17145</v>
+        <v>281336</v>
       </c>
       <c r="G66" s="2">
-        <v>16982</v>
+        <v>278657</v>
       </c>
       <c r="H66" s="2">
-        <v>16492</v>
+        <v>270618</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C67" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>7420</v>
+        <v>16498</v>
       </c>
       <c r="F67" s="2">
-        <v>7350</v>
+        <v>16342</v>
       </c>
       <c r="G67" s="2">
-        <v>7280</v>
+        <v>16187</v>
       </c>
       <c r="H67" s="2">
-        <v>7070</v>
+        <v>15720</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>23277</v>
+        <v>85330</v>
       </c>
       <c r="F68" s="2">
-        <v>23057</v>
+        <v>84525</v>
       </c>
       <c r="G68" s="2">
-        <v>22837</v>
+        <v>83720</v>
       </c>
       <c r="H68" s="2">
-        <v>22179</v>
+        <v>81305</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="2">
-        <v>229308</v>
+        <v>51090</v>
       </c>
       <c r="F69" s="2">
-        <v>227144</v>
+        <v>50608</v>
       </c>
       <c r="G69" s="2">
-        <v>224981</v>
+        <v>50126</v>
       </c>
       <c r="H69" s="2">
-        <v>218491</v>
+        <v>48680</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" s="2">
-        <v>258396</v>
+        <v>17066</v>
       </c>
       <c r="F70" s="2">
-        <v>255959</v>
+        <v>16905</v>
       </c>
       <c r="G70" s="2">
-        <v>253521</v>
+        <v>16744</v>
       </c>
       <c r="H70" s="2">
-        <v>246208</v>
+        <v>16261</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>256482</v>
+        <v>170644</v>
       </c>
       <c r="F71" s="2">
-        <v>254062</v>
+        <v>169034</v>
       </c>
       <c r="G71" s="2">
-        <v>251643</v>
+        <v>167424</v>
       </c>
       <c r="H71" s="2">
-        <v>244384</v>
+        <v>162595</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="2">
-        <v>14416</v>
+        <v>90657</v>
       </c>
       <c r="F72" s="2">
-        <v>14280</v>
+        <v>89801</v>
       </c>
       <c r="G72" s="2">
-        <v>14144</v>
+        <v>88946</v>
       </c>
       <c r="H72" s="2">
-        <v>13736</v>
+        <v>86380</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="2">
-        <v>76824</v>
+        <v>217740</v>
       </c>
       <c r="F73" s="2">
-        <v>76099</v>
+        <v>215686</v>
       </c>
       <c r="G73" s="2">
-        <v>75374</v>
+        <v>213632</v>
       </c>
       <c r="H73" s="2">
-        <v>73200</v>
+        <v>207469</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="2">
-        <v>46283</v>
+        <v>31668</v>
       </c>
       <c r="F74" s="2">
-        <v>45846</v>
+        <v>31369</v>
       </c>
       <c r="G74" s="2">
-        <v>45410</v>
+        <v>31070</v>
       </c>
       <c r="H74" s="2">
-        <v>44100</v>
+        <v>30174</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="2">
-        <v>15487</v>
+        <v>63309</v>
       </c>
       <c r="F75" s="2">
-        <v>15341</v>
+        <v>62711</v>
       </c>
       <c r="G75" s="2">
-        <v>15194</v>
+        <v>62114</v>
       </c>
       <c r="H75" s="2">
-        <v>14756</v>
+        <v>60322</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>154509</v>
+        <v>95147</v>
       </c>
       <c r="F76" s="2">
-        <v>153051</v>
+        <v>94249</v>
       </c>
       <c r="G76" s="2">
-        <v>151594</v>
+        <v>93351</v>
       </c>
       <c r="H76" s="2">
-        <v>147221</v>
+        <v>90659</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E77" s="2">
-        <v>81382</v>
+        <v>107325</v>
       </c>
       <c r="F77" s="2">
-        <v>80614</v>
+        <v>106313</v>
       </c>
       <c r="G77" s="2">
-        <v>79846</v>
+        <v>105300</v>
       </c>
       <c r="H77" s="2">
-        <v>77543</v>
+        <v>102263</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E78" s="2">
-        <v>200564</v>
+        <v>53657</v>
       </c>
       <c r="F78" s="2">
-        <v>198672</v>
+        <v>53151</v>
       </c>
       <c r="G78" s="2">
-        <v>196779</v>
+        <v>52645</v>
       </c>
       <c r="H78" s="2">
-        <v>191103</v>
+        <v>51126</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E79" s="2">
-        <v>28922</v>
+        <v>8491</v>
       </c>
       <c r="F79" s="2">
-        <v>28649</v>
+        <v>8411</v>
       </c>
       <c r="G79" s="2">
-        <v>28376</v>
+        <v>8330</v>
       </c>
       <c r="H79" s="2">
-        <v>27558</v>
+        <v>8090</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E80" s="2">
-        <v>57818</v>
+        <v>25016</v>
       </c>
       <c r="F80" s="2">
-        <v>57272</v>
+        <v>24780</v>
       </c>
       <c r="G80" s="2">
-        <v>56727</v>
+        <v>24544</v>
       </c>
       <c r="H80" s="2">
-        <v>55090</v>
+        <v>23836</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>103</v>
+        <v>180</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E81" s="2">
-        <v>86713</v>
+        <v>23251</v>
       </c>
       <c r="F81" s="2">
-        <v>85895</v>
+        <v>23032</v>
       </c>
       <c r="G81" s="2">
-        <v>85077</v>
+        <v>22812</v>
       </c>
       <c r="H81" s="2">
-        <v>82623</v>
+        <v>22154</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E82" s="2">
-        <v>107325</v>
+        <v>107458</v>
       </c>
       <c r="F82" s="2">
-        <v>106313</v>
+        <v>106444</v>
       </c>
       <c r="G82" s="2">
-        <v>105300</v>
+        <v>105430</v>
       </c>
       <c r="H82" s="2">
-        <v>102263</v>
+        <v>102389</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E83" s="2">
-        <v>53657</v>
+        <v>1061887</v>
       </c>
       <c r="F83" s="2">
-        <v>53151</v>
+        <v>1051869</v>
       </c>
       <c r="G83" s="2">
-        <v>52645</v>
+        <v>1041851</v>
       </c>
       <c r="H83" s="2">
-        <v>51126</v>
+        <v>1011798</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>43</v>
+        <v>183</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E84" s="2">
-        <v>8491</v>
+        <v>55119</v>
       </c>
       <c r="F84" s="2">
-        <v>8411</v>
+        <v>54599</v>
       </c>
       <c r="G84" s="2">
-        <v>8330</v>
+        <v>54079</v>
       </c>
       <c r="H84" s="2">
-        <v>8090</v>
+        <v>52519</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E85" s="2">
-        <v>25016</v>
+        <v>128288</v>
       </c>
       <c r="F85" s="2">
-        <v>24780</v>
+        <v>127077</v>
       </c>
       <c r="G85" s="2">
-        <v>24544</v>
+        <v>125867</v>
       </c>
       <c r="H85" s="2">
-        <v>23836</v>
+        <v>122236</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>191</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E86" s="2">
-        <v>23251</v>
+        <v>608980</v>
       </c>
       <c r="F86" s="2">
-        <v>23032</v>
+        <v>603234</v>
       </c>
       <c r="G86" s="2">
-        <v>22812</v>
+        <v>597489</v>
       </c>
       <c r="H86" s="2">
-        <v>22154</v>
+        <v>580254</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E87" s="2">
-        <v>107961</v>
+        <v>34410</v>
       </c>
       <c r="F87" s="2">
-        <v>106943</v>
+        <v>34085</v>
       </c>
       <c r="G87" s="2">
-        <v>105924</v>
+        <v>33760</v>
       </c>
       <c r="H87" s="2">
-        <v>102869</v>
+        <v>32787</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E88" s="2">
-        <v>1061887</v>
+        <v>210967</v>
       </c>
       <c r="F88" s="2">
-        <v>1051869</v>
+        <v>208976</v>
       </c>
       <c r="G88" s="2">
-        <v>1041851</v>
+        <v>206986</v>
       </c>
       <c r="H88" s="2">
-        <v>1011798</v>
+        <v>201015</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E89" s="2">
-        <v>55119</v>
+        <v>243827</v>
       </c>
       <c r="F89" s="2">
-        <v>54599</v>
+        <v>241526</v>
       </c>
       <c r="G89" s="2">
-        <v>54079</v>
+        <v>239226</v>
       </c>
       <c r="H89" s="2">
-        <v>52519</v>
+        <v>232325</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>103</v>
+        <v>194</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E90" s="2">
-        <v>116289</v>
+        <v>306791</v>
       </c>
       <c r="F90" s="2">
-        <v>115192</v>
+        <v>303896</v>
       </c>
       <c r="G90" s="2">
-        <v>114095</v>
+        <v>301002</v>
       </c>
       <c r="H90" s="2">
-        <v>110804</v>
+        <v>292319</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>103</v>
+        <v>194</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E91" s="2">
-        <v>550572</v>
+        <v>293566</v>
       </c>
       <c r="F91" s="2">
-        <v>545378</v>
+        <v>290796</v>
       </c>
       <c r="G91" s="2">
-        <v>540184</v>
+        <v>288027</v>
       </c>
       <c r="H91" s="2">
-        <v>524602</v>
+        <v>279718</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C92" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D92" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>33987</v>
+        <v>345546</v>
       </c>
       <c r="F92" s="2">
-        <v>33666</v>
+        <v>342286</v>
       </c>
       <c r="G92" s="2">
-        <v>33346</v>
+        <v>339026</v>
       </c>
       <c r="H92" s="2">
-        <v>32384</v>
+        <v>329247</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" s="2">
-        <v>210967</v>
+        <v>342542</v>
       </c>
       <c r="F93" s="2">
-        <v>208976</v>
+        <v>339311</v>
       </c>
       <c r="G93" s="2">
-        <v>206986</v>
+        <v>336079</v>
       </c>
       <c r="H93" s="2">
-        <v>201015</v>
+        <v>326385</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" s="2">
-        <v>222415</v>
+        <v>397145</v>
       </c>
       <c r="F94" s="2">
-        <v>220316</v>
+        <v>393398</v>
       </c>
       <c r="G94" s="2">
-        <v>218218</v>
+        <v>389652</v>
       </c>
       <c r="H94" s="2">
-        <v>211923</v>
+        <v>378412</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="2">
-        <v>279767</v>
+        <v>51625</v>
       </c>
       <c r="F95" s="2">
-        <v>277128</v>
+        <v>51138</v>
       </c>
       <c r="G95" s="2">
-        <v>274488</v>
+        <v>50651</v>
       </c>
       <c r="H95" s="2">
-        <v>266570</v>
+        <v>49190</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C96" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="2">
-        <v>288818</v>
+        <v>396856</v>
       </c>
       <c r="F96" s="2">
-        <v>286094</v>
+        <v>393112</v>
       </c>
       <c r="G96" s="2">
-        <v>283369</v>
+        <v>389368</v>
       </c>
       <c r="H96" s="2">
-        <v>275195</v>
+        <v>378136</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="2">
-        <v>339780</v>
+        <v>463247</v>
       </c>
       <c r="F97" s="2">
-        <v>336574</v>
+        <v>458876</v>
       </c>
       <c r="G97" s="2">
-        <v>333369</v>
+        <v>454506</v>
       </c>
       <c r="H97" s="2">
-        <v>323752</v>
+        <v>441395</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="2">
-        <v>342542</v>
+        <v>518693</v>
       </c>
       <c r="F98" s="2">
-        <v>339311</v>
+        <v>513800</v>
       </c>
       <c r="G98" s="2">
-        <v>336079</v>
+        <v>508906</v>
       </c>
       <c r="H98" s="2">
-        <v>326385</v>
+        <v>494226</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="2">
-        <v>390744</v>
+        <v>68825</v>
       </c>
       <c r="F99" s="2">
-        <v>387057</v>
+        <v>68175</v>
       </c>
       <c r="G99" s="2">
-        <v>383371</v>
+        <v>67526</v>
       </c>
       <c r="H99" s="2">
-        <v>372312</v>
+        <v>65578</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="2">
-        <v>50990</v>
+        <v>605072</v>
       </c>
       <c r="F100" s="2">
-        <v>50509</v>
+        <v>599364</v>
       </c>
       <c r="G100" s="2">
-        <v>50028</v>
+        <v>593656</v>
       </c>
       <c r="H100" s="2">
-        <v>48585</v>
+        <v>576531</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="2">
-        <v>416050</v>
+        <v>78622</v>
       </c>
       <c r="F101" s="2">
-        <v>412125</v>
+        <v>77881</v>
       </c>
       <c r="G101" s="2">
-        <v>408200</v>
+        <v>77139</v>
       </c>
       <c r="H101" s="2">
-        <v>396425</v>
+        <v>74914</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" s="2">
-        <v>420290</v>
+        <v>103607</v>
       </c>
       <c r="F102" s="2">
-        <v>416325</v>
+        <v>102629</v>
       </c>
       <c r="G102" s="2">
-        <v>412360</v>
+        <v>101652</v>
       </c>
       <c r="H102" s="2">
-        <v>400465</v>
+        <v>98719</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>509659</v>
+        <v>791847</v>
       </c>
       <c r="F103" s="2">
-        <v>504851</v>
+        <v>784376</v>
       </c>
       <c r="G103" s="2">
-        <v>500042</v>
+        <v>776906</v>
       </c>
       <c r="H103" s="2">
-        <v>485618</v>
+        <v>754495</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="2">
-        <v>67065</v>
+        <v>120806</v>
       </c>
       <c r="F104" s="2">
-        <v>66432</v>
+        <v>119666</v>
       </c>
       <c r="G104" s="2">
-        <v>65800</v>
+        <v>118527</v>
       </c>
       <c r="H104" s="2">
-        <v>63902</v>
+        <v>115108</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105" s="2">
-        <v>594596</v>
+        <v>153727</v>
       </c>
       <c r="F105" s="2">
-        <v>588987</v>
+        <v>152276</v>
       </c>
       <c r="G105" s="2">
-        <v>583378</v>
+        <v>150826</v>
       </c>
       <c r="H105" s="2">
-        <v>566549</v>
+        <v>146475</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E106" s="2">
-        <v>82998</v>
+        <v>16589</v>
       </c>
       <c r="F106" s="2">
-        <v>82215</v>
+        <v>16433</v>
       </c>
       <c r="G106" s="2">
-        <v>81432</v>
+        <v>16276</v>
       </c>
       <c r="H106" s="2">
-        <v>79083</v>
+        <v>15807</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E107" s="2">
-        <v>102113</v>
+        <v>158181</v>
       </c>
       <c r="F107" s="2">
-        <v>101150</v>
+        <v>156688</v>
       </c>
       <c r="G107" s="2">
-        <v>100186</v>
+        <v>155196</v>
       </c>
       <c r="H107" s="2">
-        <v>97296</v>
+        <v>150719</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C108" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E108" s="2">
-        <v>118942</v>
+        <v>189986</v>
       </c>
       <c r="F108" s="2">
-        <v>117819</v>
+        <v>188194</v>
       </c>
       <c r="G108" s="2">
-        <v>116697</v>
+        <v>186401</v>
       </c>
       <c r="H108" s="2">
-        <v>113331</v>
+        <v>181024</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" s="2">
-        <v>145247</v>
+        <v>1552927</v>
       </c>
       <c r="F109" s="2">
-        <v>143876</v>
+        <v>1538276</v>
       </c>
       <c r="G109" s="2">
-        <v>142506</v>
+        <v>1523626</v>
       </c>
       <c r="H109" s="2">
-        <v>138395</v>
+        <v>1479675</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110" s="2">
-        <v>166950</v>
+        <v>231637</v>
       </c>
       <c r="F110" s="2">
-        <v>165375</v>
+        <v>229451</v>
       </c>
       <c r="G110" s="2">
-        <v>163800</v>
+        <v>227266</v>
       </c>
       <c r="H110" s="2">
-        <v>159075</v>
+        <v>220710</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D111" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" s="2">
-        <v>187051</v>
+        <v>259167</v>
       </c>
       <c r="F111" s="2">
-        <v>185286</v>
+        <v>256722</v>
       </c>
       <c r="G111" s="2">
-        <v>183522</v>
+        <v>254277</v>
       </c>
       <c r="H111" s="2">
-        <v>178228</v>
+        <v>246942</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E112" s="2">
-        <v>205137</v>
+        <v>10923</v>
       </c>
       <c r="F112" s="2">
-        <v>203201</v>
+        <v>10820</v>
       </c>
       <c r="G112" s="2">
-        <v>201266</v>
+        <v>10717</v>
       </c>
       <c r="H112" s="2">
-        <v>195460</v>
+        <v>10408</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E113" s="2">
-        <v>254842</v>
+        <v>102979</v>
       </c>
       <c r="F113" s="2">
-        <v>252438</v>
+        <v>102008</v>
       </c>
       <c r="G113" s="2">
-        <v>250034</v>
+        <v>101036</v>
       </c>
       <c r="H113" s="2">
-        <v>242821</v>
+        <v>98122</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C114" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="2">
-        <v>10923</v>
+        <v>15794</v>
       </c>
       <c r="F114" s="2">
-        <v>10820</v>
+        <v>15645</v>
       </c>
       <c r="G114" s="2">
-        <v>10717</v>
+        <v>15496</v>
       </c>
       <c r="H114" s="2">
-        <v>10408</v>
+        <v>15049</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E115" s="2">
-        <v>102984</v>
+        <v>26092</v>
       </c>
       <c r="F115" s="2">
-        <v>102013</v>
+        <v>25846</v>
       </c>
       <c r="G115" s="2">
-        <v>101041</v>
+        <v>25600</v>
       </c>
       <c r="H115" s="2">
-        <v>98127</v>
+        <v>24861</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C116" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E116" s="2">
-        <v>15794</v>
+        <v>31562</v>
       </c>
       <c r="F116" s="2">
-        <v>15645</v>
+        <v>31264</v>
       </c>
       <c r="G116" s="2">
-        <v>15496</v>
+        <v>30966</v>
       </c>
       <c r="H116" s="2">
-        <v>15049</v>
+        <v>30073</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C117" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E117" s="2">
-        <v>26092</v>
+        <v>5512</v>
       </c>
       <c r="F117" s="2">
-        <v>25846</v>
+        <v>5460</v>
       </c>
       <c r="G117" s="2">
-        <v>25600</v>
+        <v>5408</v>
       </c>
       <c r="H117" s="2">
-        <v>24861</v>
+        <v>5252</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C118" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E118" s="2">
-        <v>31562</v>
+        <v>52587</v>
       </c>
       <c r="F118" s="2">
-        <v>31264</v>
+        <v>52091</v>
       </c>
       <c r="G118" s="2">
-        <v>30966</v>
+        <v>51594</v>
       </c>
       <c r="H118" s="2">
-        <v>30073</v>
+        <v>50106</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E119" s="2">
-        <v>5533</v>
+        <v>106345</v>
       </c>
       <c r="F119" s="2">
-        <v>5481</v>
+        <v>105341</v>
       </c>
       <c r="G119" s="2">
-        <v>5429</v>
+        <v>104338</v>
       </c>
       <c r="H119" s="2">
-        <v>5272</v>
+        <v>101328</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>43</v>
+        <v>262</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E120" s="2">
-        <v>52269</v>
+        <v>10632</v>
       </c>
       <c r="F120" s="2">
-        <v>51776</v>
+        <v>10532</v>
       </c>
       <c r="G120" s="2">
-        <v>51282</v>
+        <v>10431</v>
       </c>
       <c r="H120" s="2">
-        <v>49803</v>
+        <v>10130</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E121" s="2">
-        <v>106345</v>
+        <v>18804</v>
       </c>
       <c r="F121" s="2">
-        <v>105341</v>
+        <v>18627</v>
       </c>
       <c r="G121" s="2">
-        <v>104338</v>
+        <v>18450</v>
       </c>
       <c r="H121" s="2">
-        <v>101328</v>
+        <v>17917</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C122" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="D122" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="2">
-        <v>10600</v>
+        <v>97509</v>
       </c>
       <c r="F122" s="2">
-        <v>10500</v>
+        <v>96590</v>
       </c>
       <c r="G122" s="2">
-        <v>10400</v>
+        <v>95670</v>
       </c>
       <c r="H122" s="2">
-        <v>10100</v>
+        <v>92910</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="C123" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="2">
-        <v>28949</v>
+        <v>10729</v>
       </c>
       <c r="F123" s="2">
-        <v>28676</v>
+        <v>10628</v>
       </c>
       <c r="G123" s="2">
-        <v>28402</v>
+        <v>10527</v>
       </c>
       <c r="H123" s="2">
-        <v>27583</v>
+        <v>10223</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C124" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="2">
-        <v>97785</v>
+        <v>20850</v>
       </c>
       <c r="F124" s="2">
-        <v>96863</v>
+        <v>20654</v>
       </c>
       <c r="G124" s="2">
-        <v>95940</v>
+        <v>20457</v>
       </c>
       <c r="H124" s="2">
-        <v>93173</v>
+        <v>19867</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="2">
-        <v>10701</v>
+        <v>5473</v>
       </c>
       <c r="F125" s="2">
-        <v>10600</v>
+        <v>5421</v>
       </c>
       <c r="G125" s="2">
-        <v>10499</v>
+        <v>5370</v>
       </c>
       <c r="H125" s="2">
-        <v>10196</v>
+        <v>5215</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C126" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" s="2">
-        <v>20681</v>
+        <v>11141</v>
       </c>
       <c r="F126" s="2">
-        <v>20486</v>
+        <v>11036</v>
       </c>
       <c r="G126" s="2">
-        <v>20290</v>
+        <v>10930</v>
       </c>
       <c r="H126" s="2">
-        <v>19705</v>
+        <v>10615</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>5441</v>
+        <v>13673</v>
       </c>
       <c r="F127" s="2">
-        <v>5390</v>
+        <v>13544</v>
       </c>
       <c r="G127" s="2">
-        <v>5338</v>
+        <v>13415</v>
       </c>
       <c r="H127" s="2">
-        <v>5184</v>
+        <v>13028</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E128" s="2">
-        <v>3265</v>
+        <v>11512</v>
       </c>
       <c r="F128" s="2">
-        <v>3234</v>
+        <v>11403</v>
       </c>
       <c r="G128" s="2">
-        <v>3203</v>
+        <v>11294</v>
       </c>
       <c r="H128" s="2">
-        <v>3111</v>
+        <v>10969</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>10</v>
+        <v>279</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E129" s="2">
-        <v>6699</v>
+        <v>6238</v>
       </c>
       <c r="F129" s="2">
-        <v>6636</v>
+        <v>6179</v>
       </c>
       <c r="G129" s="2">
-        <v>6573</v>
+        <v>6120</v>
       </c>
       <c r="H129" s="2">
-        <v>6383</v>
+        <v>5944</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E130" s="2">
-        <v>9826</v>
+        <v>6312</v>
       </c>
       <c r="F130" s="2">
-        <v>9734</v>
+        <v>6253</v>
       </c>
       <c r="G130" s="2">
-        <v>9641</v>
+        <v>6193</v>
       </c>
       <c r="H130" s="2">
-        <v>9363</v>
+        <v>6015</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E131" s="2">
-        <v>35013</v>
+        <v>7319</v>
       </c>
       <c r="F131" s="2">
-        <v>34683</v>
+        <v>7250</v>
       </c>
       <c r="G131" s="2">
-        <v>34352</v>
+        <v>7181</v>
       </c>
       <c r="H131" s="2">
-        <v>33361</v>
+        <v>6974</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E132" s="2">
-        <v>13673</v>
+        <v>3367</v>
       </c>
       <c r="F132" s="2">
-        <v>13544</v>
+        <v>3335</v>
       </c>
       <c r="G132" s="2">
-        <v>13415</v>
+        <v>3303</v>
       </c>
       <c r="H132" s="2">
-        <v>13028</v>
+        <v>3208</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E133" s="2">
-        <v>11506</v>
+        <v>1685</v>
       </c>
       <c r="F133" s="2">
-        <v>11398</v>
+        <v>1670</v>
       </c>
       <c r="G133" s="2">
-        <v>11289</v>
+        <v>1654</v>
       </c>
       <c r="H133" s="2">
-        <v>10964</v>
+        <v>1606</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E134" s="2">
-        <v>6217</v>
+        <v>11936</v>
       </c>
       <c r="F134" s="2">
-        <v>6158</v>
+        <v>11823</v>
       </c>
       <c r="G134" s="2">
-        <v>6100</v>
+        <v>11710</v>
       </c>
       <c r="H134" s="2">
-        <v>5924</v>
+        <v>11373</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E135" s="2">
-        <v>6312</v>
+        <v>19727</v>
       </c>
       <c r="F135" s="2">
-        <v>6253</v>
+        <v>19541</v>
       </c>
       <c r="G135" s="2">
-        <v>6193</v>
+        <v>19354</v>
       </c>
       <c r="H135" s="2">
-        <v>6015</v>
+        <v>18796</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E136" s="2">
-        <v>7637</v>
+        <v>21105</v>
       </c>
       <c r="F136" s="2">
-        <v>7565</v>
+        <v>20906</v>
       </c>
       <c r="G136" s="2">
-        <v>7493</v>
+        <v>20706</v>
       </c>
       <c r="H136" s="2">
-        <v>7277</v>
+        <v>20109</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E137" s="2">
-        <v>3367</v>
+        <v>124200</v>
       </c>
       <c r="F137" s="2">
-        <v>3335</v>
+        <v>123029</v>
       </c>
       <c r="G137" s="2">
-        <v>3303</v>
+        <v>121857</v>
       </c>
       <c r="H137" s="2">
-        <v>3208</v>
+        <v>118342</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E138" s="2">
-        <v>1685</v>
+        <v>178266</v>
       </c>
       <c r="F138" s="2">
-        <v>1670</v>
+        <v>176584</v>
       </c>
       <c r="G138" s="2">
-        <v>1654</v>
+        <v>174902</v>
       </c>
       <c r="H138" s="2">
-        <v>1606</v>
+        <v>169857</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="E139" s="2">
-        <v>12238</v>
+        <v>16441</v>
       </c>
       <c r="F139" s="2">
-        <v>12122</v>
+        <v>16286</v>
       </c>
       <c r="G139" s="2">
-        <v>12007</v>
+        <v>16130</v>
       </c>
       <c r="H139" s="2">
-        <v>11660</v>
+        <v>15665</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="E140" s="2">
-        <v>19727</v>
+        <v>16971</v>
       </c>
       <c r="F140" s="2">
-        <v>19541</v>
+        <v>16811</v>
       </c>
       <c r="G140" s="2">
-        <v>19354</v>
+        <v>16650</v>
       </c>
       <c r="H140" s="2">
-        <v>18796</v>
+        <v>16170</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="E141" s="2">
-        <v>21105</v>
+        <v>247651</v>
       </c>
       <c r="F141" s="2">
-        <v>20906</v>
+        <v>245315</v>
       </c>
       <c r="G141" s="2">
-        <v>20706</v>
+        <v>242978</v>
       </c>
       <c r="H141" s="2">
-        <v>20109</v>
+        <v>235969</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E142" s="2">
-        <v>131769</v>
+        <v>20787</v>
       </c>
       <c r="F142" s="2">
-        <v>130526</v>
+        <v>20591</v>
       </c>
       <c r="G142" s="2">
-        <v>129282</v>
+        <v>20394</v>
       </c>
       <c r="H142" s="2">
-        <v>125553</v>
+        <v>19806</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E143" s="2">
-        <v>183619</v>
+        <v>288877</v>
       </c>
       <c r="F143" s="2">
-        <v>181886</v>
+        <v>286151</v>
       </c>
       <c r="G143" s="2">
-        <v>180154</v>
+        <v>283426</v>
       </c>
       <c r="H143" s="2">
-        <v>174957</v>
+        <v>275250</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="E144" s="2">
-        <v>16653</v>
+        <v>32834</v>
       </c>
       <c r="F144" s="2">
-        <v>16496</v>
+        <v>32524</v>
       </c>
       <c r="G144" s="2">
-        <v>16338</v>
+        <v>32214</v>
       </c>
       <c r="H144" s="2">
-        <v>15867</v>
+        <v>31285</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D145" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="C145" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E145" s="2">
-        <v>17183</v>
+        <v>336308</v>
       </c>
       <c r="F145" s="2">
-        <v>17021</v>
+        <v>333136</v>
       </c>
       <c r="G145" s="2">
-        <v>16858</v>
+        <v>329963</v>
       </c>
       <c r="H145" s="2">
-        <v>16372</v>
+        <v>320445</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E146" s="2">
-        <v>261871</v>
+        <v>23347</v>
       </c>
       <c r="F146" s="2">
-        <v>259400</v>
+        <v>23126</v>
       </c>
       <c r="G146" s="2">
-        <v>256930</v>
+        <v>22906</v>
       </c>
       <c r="H146" s="2">
-        <v>249518</v>
+        <v>22245</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E147" s="2">
-        <v>20893</v>
+        <v>482035</v>
       </c>
       <c r="F147" s="2">
-        <v>20696</v>
+        <v>477488</v>
       </c>
       <c r="G147" s="2">
-        <v>20498</v>
+        <v>472940</v>
       </c>
       <c r="H147" s="2">
-        <v>19907</v>
+        <v>459298</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E148" s="2">
-        <v>288877</v>
+        <v>52984</v>
       </c>
       <c r="F148" s="2">
-        <v>286151</v>
+        <v>52484</v>
       </c>
       <c r="G148" s="2">
-        <v>283426</v>
+        <v>51984</v>
       </c>
       <c r="H148" s="2">
-        <v>275250</v>
+        <v>50485</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E149" s="2">
-        <v>32807</v>
+        <v>59620</v>
       </c>
       <c r="F149" s="2">
-        <v>32498</v>
+        <v>59057</v>
       </c>
       <c r="G149" s="2">
-        <v>32188</v>
+        <v>58495</v>
       </c>
       <c r="H149" s="2">
-        <v>31260</v>
+        <v>56807</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E150" s="2">
-        <v>354138</v>
+        <v>62476</v>
       </c>
       <c r="F150" s="2">
-        <v>350797</v>
+        <v>61887</v>
       </c>
       <c r="G150" s="2">
-        <v>347456</v>
+        <v>61298</v>
       </c>
       <c r="H150" s="2">
-        <v>337433</v>
+        <v>59529</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E151" s="2">
-        <v>23559</v>
+        <v>71339</v>
       </c>
       <c r="F151" s="2">
-        <v>23336</v>
+        <v>70666</v>
       </c>
       <c r="G151" s="2">
-        <v>23114</v>
+        <v>69993</v>
       </c>
       <c r="H151" s="2">
-        <v>22447</v>
+        <v>67974</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E152" s="2">
-        <v>482035</v>
+        <v>84871</v>
       </c>
       <c r="F152" s="2">
-        <v>477488</v>
+        <v>84070</v>
       </c>
       <c r="G152" s="2">
-        <v>472940</v>
+        <v>83270</v>
       </c>
       <c r="H152" s="2">
-        <v>459298</v>
+        <v>80868</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E153" s="2">
-        <v>56466</v>
+        <v>88219</v>
       </c>
       <c r="F153" s="2">
-        <v>55934</v>
+        <v>87386</v>
       </c>
       <c r="G153" s="2">
-        <v>55401</v>
+        <v>86554</v>
       </c>
       <c r="H153" s="2">
-        <v>53803</v>
+        <v>84057</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E154" s="2">
-        <v>63722</v>
+        <v>103880</v>
       </c>
       <c r="F154" s="2">
-        <v>63121</v>
+        <v>102900</v>
       </c>
       <c r="G154" s="2">
-        <v>62520</v>
+        <v>101920</v>
       </c>
       <c r="H154" s="2">
-        <v>60716</v>
+        <v>98980</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E155" s="2">
-        <v>66891</v>
+        <v>113197</v>
       </c>
       <c r="F155" s="2">
-        <v>66260</v>
+        <v>112130</v>
       </c>
       <c r="G155" s="2">
-        <v>65629</v>
+        <v>111062</v>
       </c>
       <c r="H155" s="2">
-        <v>63736</v>
+        <v>107858</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E156" s="2">
-        <v>73070</v>
+        <v>115328</v>
       </c>
       <c r="F156" s="2">
-        <v>72381</v>
+        <v>114240</v>
       </c>
       <c r="G156" s="2">
-        <v>71691</v>
+        <v>113152</v>
       </c>
       <c r="H156" s="2">
-        <v>69623</v>
+        <v>109888</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>336</v>
+        <v>84</v>
       </c>
       <c r="E157" s="2">
-        <v>84774</v>
+        <v>37180</v>
       </c>
       <c r="F157" s="2">
-        <v>83974</v>
+        <v>36829</v>
       </c>
       <c r="G157" s="2">
-        <v>83174</v>
+        <v>36478</v>
       </c>
       <c r="H157" s="2">
-        <v>80775</v>
+        <v>35426</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>338</v>
+        <v>86</v>
       </c>
       <c r="E158" s="2">
-        <v>89353</v>
+        <v>35007</v>
       </c>
       <c r="F158" s="2">
-        <v>88510</v>
+        <v>34676</v>
       </c>
       <c r="G158" s="2">
-        <v>87667</v>
+        <v>34346</v>
       </c>
       <c r="H158" s="2">
-        <v>85138</v>
+        <v>33355</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="E159" s="2">
-        <v>103880</v>
+        <v>54126</v>
       </c>
       <c r="F159" s="2">
-        <v>102900</v>
+        <v>53615</v>
       </c>
       <c r="G159" s="2">
-        <v>101920</v>
+        <v>53104</v>
       </c>
       <c r="H159" s="2">
-        <v>98980</v>
+        <v>51573</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E160" s="2">
-        <v>112702</v>
+        <v>54177</v>
       </c>
       <c r="F160" s="2">
-        <v>111639</v>
+        <v>53666</v>
       </c>
       <c r="G160" s="2">
-        <v>110576</v>
+        <v>53154</v>
       </c>
       <c r="H160" s="2">
-        <v>107386</v>
+        <v>51621</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E161" s="2">
-        <v>122356</v>
+        <v>50684</v>
       </c>
       <c r="F161" s="2">
-        <v>121202</v>
+        <v>50206</v>
       </c>
       <c r="G161" s="2">
-        <v>120047</v>
+        <v>49728</v>
       </c>
       <c r="H161" s="2">
-        <v>116584</v>
+        <v>48293</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>34</v>
+        <v>342</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>95</v>
+        <v>343</v>
       </c>
       <c r="E162" s="2">
-        <v>37180</v>
+        <v>9259</v>
       </c>
       <c r="F162" s="2">
-        <v>36829</v>
+        <v>9172</v>
       </c>
       <c r="G162" s="2">
-        <v>36478</v>
+        <v>9084</v>
       </c>
       <c r="H162" s="2">
-        <v>35426</v>
+        <v>8822</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>34</v>
+        <v>342</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>97</v>
+        <v>345</v>
       </c>
       <c r="E163" s="2">
-        <v>35007</v>
+        <v>92591</v>
       </c>
       <c r="F163" s="2">
-        <v>34676</v>
+        <v>91718</v>
       </c>
       <c r="G163" s="2">
-        <v>34346</v>
+        <v>90844</v>
       </c>
       <c r="H163" s="2">
-        <v>33355</v>
+        <v>88224</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="D164" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="C164" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E164" s="2">
-        <v>54126</v>
+        <v>18518</v>
       </c>
       <c r="F164" s="2">
-        <v>53615</v>
+        <v>18344</v>
       </c>
       <c r="G164" s="2">
-        <v>53104</v>
+        <v>18169</v>
       </c>
       <c r="H164" s="2">
-        <v>51573</v>
+        <v>17645</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>34</v>
+        <v>342</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E165" s="2">
-        <v>54177</v>
+        <v>185182</v>
       </c>
       <c r="F165" s="2">
-        <v>53666</v>
+        <v>183435</v>
       </c>
       <c r="G165" s="2">
-        <v>53154</v>
+        <v>181688</v>
       </c>
       <c r="H165" s="2">
-        <v>51621</v>
+        <v>176447</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>34</v>
+        <v>342</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E166" s="2">
-        <v>54177</v>
+        <v>270327</v>
       </c>
       <c r="F166" s="2">
-        <v>53666</v>
+        <v>267776</v>
       </c>
       <c r="G166" s="2">
-        <v>53154</v>
+        <v>265226</v>
       </c>
       <c r="H166" s="2">
-        <v>51621</v>
+        <v>257575</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E167" s="2">
-        <v>9264</v>
+        <v>46296</v>
       </c>
       <c r="F167" s="2">
-        <v>9177</v>
+        <v>45859</v>
       </c>
       <c r="G167" s="2">
-        <v>9090</v>
+        <v>45422</v>
       </c>
       <c r="H167" s="2">
-        <v>8827</v>
+        <v>44112</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E168" s="2">
-        <v>92644</v>
+        <v>462955</v>
       </c>
       <c r="F168" s="2">
-        <v>91770</v>
+        <v>458588</v>
       </c>
       <c r="G168" s="2">
-        <v>90896</v>
+        <v>454220</v>
       </c>
       <c r="H168" s="2">
-        <v>88274</v>
+        <v>441118</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>12</v>
-[...143 lines deleted...]
-      <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>